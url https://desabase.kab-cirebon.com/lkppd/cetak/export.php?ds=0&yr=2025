--- v1 (2026-09-06)
+++ v2 (2026-10-22)
@@ -357,51 +357,51 @@
     </w:p>
     <w:p w14:paraId="1B1F71A2" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20571FAE" w14:textId="4A82FC96" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00000000" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cirebon, </w:t>
       </w:r>
       <w:r w:rsidR="009C671A">
-        <w:t>06 September 2026</w:t>
+        <w:t>22 Oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49672928" w14:textId="346FD661" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="009C671A" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kepala Desa -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A2C04C" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -27688,51 +27688,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E43A1D" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B96578F" w14:textId="7855A48E" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00000000" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cirebon, </w:t>
       </w:r>
       <w:r w:rsidR="009308AF">
-        <w:t>06 September 2026</w:t>
+        <w:t>22 Oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A9C771" w14:textId="7007BDEA" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="009308AF" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kepala Desa -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3132A9EE" w14:textId="7836E084" w:rsidR="00795FA5" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>