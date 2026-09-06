--- v0 (2026-07-16)
+++ v1 (2026-09-06)
@@ -357,51 +357,51 @@
     </w:p>
     <w:p w14:paraId="1B1F71A2" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20571FAE" w14:textId="4A82FC96" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00000000" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cirebon, </w:t>
       </w:r>
       <w:r w:rsidR="009C671A">
-        <w:t>16 Juli 2026</w:t>
+        <w:t>06 September 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49672928" w14:textId="346FD661" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="009C671A" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kepala Desa -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A2C04C" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -414,51 +414,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FB7D224" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703A5E5C" w14:textId="62BF2F7D" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="009C671A" w:rsidP="009C671A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>www.google.com:80/search?q=ZAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591EBC49" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D2AD0A" w14:textId="77777777" w:rsidR="009C671A" w:rsidRDefault="009C671A" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B14EAEF" w14:textId="77777777" w:rsidR="009C671A" w:rsidRDefault="009C671A" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -27688,51 +27688,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E43A1D" w14:textId="77777777" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B96578F" w14:textId="7855A48E" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00000000" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cirebon, </w:t>
       </w:r>
       <w:r w:rsidR="009308AF">
-        <w:t>16 Juli 2026</w:t>
+        <w:t>06 September 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A9C771" w14:textId="7007BDEA" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="009308AF" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kepala Desa -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3132A9EE" w14:textId="7836E084" w:rsidR="00795FA5" w:rsidRDefault="00795FA5" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -27755,51 +27755,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="483EA5FF" w14:textId="77777777" w:rsidR="009308AF" w:rsidRDefault="009308AF" w:rsidP="004436FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E84045" w14:textId="26F8C948" w:rsidR="009308AF" w:rsidRPr="009917FF" w:rsidRDefault="009308AF" w:rsidP="009308AF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>www.google.com:80/search?q=ZAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0A5598" w14:textId="314E9FB5" w:rsidR="00795FA5" w:rsidRPr="009917FF" w:rsidRDefault="00795FA5" w:rsidP="009308AF">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00795FA5" w:rsidRPr="009917FF">
       <w:pgSz w:w="12120" w:h="18700"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="14320E34" w14:textId="77777777" w:rsidR="005D334F" w:rsidRDefault="005D334F">